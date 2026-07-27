--- v0 (2026-06-08)
+++ v1 (2026-07-27)
@@ -1245,67 +1245,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Ed Vail</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="0084188A">
               <w:rPr>
                 <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Senior Account Manager</w:t>
-[...15 lines deleted...]
-              <w:t>Amazon Web Services</w:t>
+              <w:t>Senior Account Manager, Amazon Web Services</w:t>
             </w:r>
             <w:r w:rsidRPr="0084188A">
               <w:rPr>
                 <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64A33197" w14:textId="24B22AC4" w:rsidR="007354FD" w:rsidRPr="0084188A" w:rsidRDefault="007354FD" w:rsidP="00200D27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -1849,128 +1833,86 @@
                 <w:i/>
               </w:rPr>
               <w:t>TBD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D3C2CE2" w14:textId="77777777" w:rsidR="001B71F0" w:rsidRDefault="001B71F0" w:rsidP="00727E27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40332908" w14:textId="77777777" w:rsidR="001B71F0" w:rsidRDefault="001B71F0" w:rsidP="00727E27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="127F21F2" w14:textId="21F0411B" w:rsidR="001B71F0" w:rsidRPr="00F3322E" w:rsidRDefault="000C2434" w:rsidP="000C2434">
+          <w:p w14:paraId="6F2F3094" w14:textId="258570AE" w:rsidR="00F3322E" w:rsidRPr="001B4A76" w:rsidRDefault="00BE187E" w:rsidP="00BE187E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE187E">
+              <w:rPr>
+                <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-            </w:pPr>
-[...61 lines deleted...]
-          <w:p w14:paraId="6F2F3094" w14:textId="77777777" w:rsidR="00F3322E" w:rsidRPr="002F456F" w:rsidRDefault="00F3322E" w:rsidP="00F3322E">
+              <w:t xml:space="preserve">Brett R. Harris, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4A76">
+              <w:rPr>
+                <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Business, Nonprofit and Technology Attorney, Shareholder, Wilentz, Goldman &amp; Spitzer, PA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F8802E5" w14:textId="77777777" w:rsidR="001B4A76" w:rsidRPr="002F456F" w:rsidRDefault="001B4A76" w:rsidP="00BE187E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71244E51" w14:textId="7169BDA0" w:rsidR="002F456F" w:rsidRPr="00326A90" w:rsidRDefault="002F456F" w:rsidP="000C2434">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3322E">
               <w:rPr>
                 <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
@@ -2910,98 +2852,99 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="715088509">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1290554168">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1010446031">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="653333114">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A5E9E"/>
     <w:rsid w:val="0000098A"/>
     <w:rsid w:val="00000A42"/>
     <w:rsid w:val="0000103B"/>
     <w:rsid w:val="0000354E"/>
     <w:rsid w:val="00006020"/>
     <w:rsid w:val="00006AF1"/>
     <w:rsid w:val="00012257"/>
     <w:rsid w:val="00013A96"/>
     <w:rsid w:val="00015CBC"/>
     <w:rsid w:val="0001683C"/>
     <w:rsid w:val="00016EE0"/>
     <w:rsid w:val="000175AD"/>
     <w:rsid w:val="00021140"/>
     <w:rsid w:val="0002229D"/>
     <w:rsid w:val="00022C3E"/>
     <w:rsid w:val="00026EDA"/>
     <w:rsid w:val="000319C8"/>
     <w:rsid w:val="0003384D"/>
     <w:rsid w:val="00034001"/>
     <w:rsid w:val="000348F2"/>
+    <w:rsid w:val="000364F4"/>
     <w:rsid w:val="000367EC"/>
     <w:rsid w:val="0003741A"/>
     <w:rsid w:val="000374B3"/>
     <w:rsid w:val="000453E4"/>
     <w:rsid w:val="000512DD"/>
     <w:rsid w:val="00054F98"/>
     <w:rsid w:val="00055365"/>
     <w:rsid w:val="00055D1F"/>
     <w:rsid w:val="00060C9D"/>
     <w:rsid w:val="000661F3"/>
     <w:rsid w:val="000673D9"/>
     <w:rsid w:val="00070229"/>
     <w:rsid w:val="0007117E"/>
     <w:rsid w:val="00072A27"/>
     <w:rsid w:val="000755F7"/>
     <w:rsid w:val="000776AA"/>
     <w:rsid w:val="00082119"/>
     <w:rsid w:val="000844C8"/>
     <w:rsid w:val="00084820"/>
     <w:rsid w:val="00084E78"/>
     <w:rsid w:val="00087444"/>
     <w:rsid w:val="00087AC6"/>
     <w:rsid w:val="00090638"/>
     <w:rsid w:val="00090AE8"/>
     <w:rsid w:val="000957B4"/>
@@ -3042,50 +2985,51 @@
     <w:rsid w:val="001406F5"/>
     <w:rsid w:val="001409C3"/>
     <w:rsid w:val="00142420"/>
     <w:rsid w:val="00142A66"/>
     <w:rsid w:val="00142C42"/>
     <w:rsid w:val="00144D13"/>
     <w:rsid w:val="00152C7B"/>
     <w:rsid w:val="001545D0"/>
     <w:rsid w:val="00154D40"/>
     <w:rsid w:val="00160B83"/>
     <w:rsid w:val="00165127"/>
     <w:rsid w:val="00165261"/>
     <w:rsid w:val="001807C2"/>
     <w:rsid w:val="00183896"/>
     <w:rsid w:val="00184F02"/>
     <w:rsid w:val="00187E7D"/>
     <w:rsid w:val="0019137F"/>
     <w:rsid w:val="001919B0"/>
     <w:rsid w:val="00194953"/>
     <w:rsid w:val="001A4344"/>
     <w:rsid w:val="001A53BD"/>
     <w:rsid w:val="001A5EB1"/>
     <w:rsid w:val="001B056F"/>
     <w:rsid w:val="001B1782"/>
     <w:rsid w:val="001B4610"/>
+    <w:rsid w:val="001B4A76"/>
     <w:rsid w:val="001B71F0"/>
     <w:rsid w:val="001C1CAC"/>
     <w:rsid w:val="001C3E4B"/>
     <w:rsid w:val="001C4216"/>
     <w:rsid w:val="001D0052"/>
     <w:rsid w:val="001D11BF"/>
     <w:rsid w:val="001D11C2"/>
     <w:rsid w:val="001D465A"/>
     <w:rsid w:val="001D6774"/>
     <w:rsid w:val="001D6C5C"/>
     <w:rsid w:val="001E18FD"/>
     <w:rsid w:val="001E24E0"/>
     <w:rsid w:val="001E389E"/>
     <w:rsid w:val="001E7C47"/>
     <w:rsid w:val="001F0A05"/>
     <w:rsid w:val="00200D27"/>
     <w:rsid w:val="00205D61"/>
     <w:rsid w:val="002068DB"/>
     <w:rsid w:val="00210286"/>
     <w:rsid w:val="00210B24"/>
     <w:rsid w:val="00212891"/>
     <w:rsid w:val="002163A2"/>
     <w:rsid w:val="00220963"/>
     <w:rsid w:val="00225149"/>
     <w:rsid w:val="00226E6D"/>
@@ -3599,50 +3543,51 @@
     <w:rsid w:val="00B93896"/>
     <w:rsid w:val="00B944BE"/>
     <w:rsid w:val="00B95CF7"/>
     <w:rsid w:val="00B95F10"/>
     <w:rsid w:val="00B96BA3"/>
     <w:rsid w:val="00BA1509"/>
     <w:rsid w:val="00BA1ECF"/>
     <w:rsid w:val="00BA4103"/>
     <w:rsid w:val="00BA577D"/>
     <w:rsid w:val="00BA60B5"/>
     <w:rsid w:val="00BA740A"/>
     <w:rsid w:val="00BB05EB"/>
     <w:rsid w:val="00BB0C5C"/>
     <w:rsid w:val="00BB0DF0"/>
     <w:rsid w:val="00BB1A3F"/>
     <w:rsid w:val="00BB6215"/>
     <w:rsid w:val="00BB62FC"/>
     <w:rsid w:val="00BC1C25"/>
     <w:rsid w:val="00BC1F03"/>
     <w:rsid w:val="00BC44ED"/>
     <w:rsid w:val="00BC78DB"/>
     <w:rsid w:val="00BD11C0"/>
     <w:rsid w:val="00BD3750"/>
     <w:rsid w:val="00BD5DFE"/>
     <w:rsid w:val="00BE0E14"/>
+    <w:rsid w:val="00BE187E"/>
     <w:rsid w:val="00BE4EF5"/>
     <w:rsid w:val="00BE52EA"/>
     <w:rsid w:val="00BF01E1"/>
     <w:rsid w:val="00BF1B0F"/>
     <w:rsid w:val="00BF1FED"/>
     <w:rsid w:val="00BF338A"/>
     <w:rsid w:val="00C01A14"/>
     <w:rsid w:val="00C04F25"/>
     <w:rsid w:val="00C05A09"/>
     <w:rsid w:val="00C13CB9"/>
     <w:rsid w:val="00C145BB"/>
     <w:rsid w:val="00C151D9"/>
     <w:rsid w:val="00C26E82"/>
     <w:rsid w:val="00C34A7F"/>
     <w:rsid w:val="00C34A89"/>
     <w:rsid w:val="00C42C9D"/>
     <w:rsid w:val="00C45062"/>
     <w:rsid w:val="00C46C0F"/>
     <w:rsid w:val="00C556CA"/>
     <w:rsid w:val="00C6103A"/>
     <w:rsid w:val="00C63698"/>
     <w:rsid w:val="00C63BC3"/>
     <w:rsid w:val="00C63CB3"/>
     <w:rsid w:val="00C649D4"/>
     <w:rsid w:val="00C75E32"/>
@@ -3654,50 +3599,51 @@
     <w:rsid w:val="00C9452E"/>
     <w:rsid w:val="00C94E38"/>
     <w:rsid w:val="00C97689"/>
     <w:rsid w:val="00C978BC"/>
     <w:rsid w:val="00CA13C8"/>
     <w:rsid w:val="00CA1956"/>
     <w:rsid w:val="00CA7D61"/>
     <w:rsid w:val="00CB203D"/>
     <w:rsid w:val="00CB2B42"/>
     <w:rsid w:val="00CB3B54"/>
     <w:rsid w:val="00CB4137"/>
     <w:rsid w:val="00CB4F9A"/>
     <w:rsid w:val="00CB5CF2"/>
     <w:rsid w:val="00CB7216"/>
     <w:rsid w:val="00CC0FFF"/>
     <w:rsid w:val="00CD0E92"/>
     <w:rsid w:val="00CD42FA"/>
     <w:rsid w:val="00CD7175"/>
     <w:rsid w:val="00CE07E3"/>
     <w:rsid w:val="00CE0F55"/>
     <w:rsid w:val="00CE5A47"/>
     <w:rsid w:val="00CE5B77"/>
     <w:rsid w:val="00CF147F"/>
     <w:rsid w:val="00CF6897"/>
     <w:rsid w:val="00D051E1"/>
+    <w:rsid w:val="00D1134A"/>
     <w:rsid w:val="00D16E5C"/>
     <w:rsid w:val="00D21B44"/>
     <w:rsid w:val="00D24C01"/>
     <w:rsid w:val="00D31549"/>
     <w:rsid w:val="00D33E71"/>
     <w:rsid w:val="00D40783"/>
     <w:rsid w:val="00D50F61"/>
     <w:rsid w:val="00D5285D"/>
     <w:rsid w:val="00D6006D"/>
     <w:rsid w:val="00D650A3"/>
     <w:rsid w:val="00D6585D"/>
     <w:rsid w:val="00D67F57"/>
     <w:rsid w:val="00D701F4"/>
     <w:rsid w:val="00D70F37"/>
     <w:rsid w:val="00D71D65"/>
     <w:rsid w:val="00D76D61"/>
     <w:rsid w:val="00D77717"/>
     <w:rsid w:val="00D849C0"/>
     <w:rsid w:val="00D85294"/>
     <w:rsid w:val="00D932FD"/>
     <w:rsid w:val="00D93995"/>
     <w:rsid w:val="00D97DF3"/>
     <w:rsid w:val="00DA1D19"/>
     <w:rsid w:val="00DA42BF"/>
     <w:rsid w:val="00DB132D"/>
@@ -4252,50 +4198,51 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005A5E9E"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -4829,71 +4776,71 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="61c296f9-c8a0-41d0-aba0-18a759b71660">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a4196636-c7fe-4a98-8808-8150bc3780ce" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C6348F11EAADA94E8EB18F80FDD0B4B2" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="170ec12701b743efd7d72966e3b86073">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="61c296f9-c8a0-41d0-aba0-18a759b71660" xmlns:ns3="a4196636-c7fe-4a98-8808-8150bc3780ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9c99f4878d9515ff49cea540fae6c20e" ns2:_="" ns3:_="">
     <xsd:import namespace="61c296f9-c8a0-41d0-aba0-18a759b71660"/>
     <xsd:import namespace="a4196636-c7fe-4a98-8808-8150bc3780ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -5066,125 +5013,125 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F6A77BE-3B3B-43BD-8349-274167DA30AF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D99393-5CBA-4D66-8F2A-86773B1E17AE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="a4196636-c7fe-4a98-8808-8150bc3780ce"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F36F8469-73D2-47FA-BB18-1423B79AB25C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D99393-5CBA-4D66-8F2A-86773B1E17AE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F6A77BE-3B3B-43BD-8349-274167DA30AF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="61c296f9-c8a0-41d0-aba0-18a759b71660"/>
+    <ds:schemaRef ds:uri="a4196636-c7fe-4a98-8808-8150bc3780ce"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0745548-ACD6-4213-A9A1-CE7BDC18E33C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="61c296f9-c8a0-41d0-aba0-18a759b71660"/>
     <ds:schemaRef ds:uri="a4196636-c7fe-4a98-8808-8150bc3780ce"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>226</Words>
-  <Characters>1527</Characters>
+  <Words>227</Words>
+  <Characters>1532</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1750</CharactersWithSpaces>
+  <CharactersWithSpaces>1756</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chelsea Wittman</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>7dc9fedbc6830a5baa37b2cc957fb035e809b68c3830a9d999042deda2c074be</vt:lpwstr>